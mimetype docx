--- v0 (2025-11-12)
+++ v1 (2026-09-20)
@@ -9,1919 +9,2088 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00213F30" w:rsidR="0004375E" w:rsidP="009A3090" w:rsidRDefault="002D1E53" w14:paraId="60AB0E29" w14:textId="77777777">
+    <w:p w14:paraId="60AB0E29" w14:textId="77777777" w:rsidR="0004375E" w:rsidRPr="00213F30" w:rsidRDefault="002D1E53" w:rsidP="009A3090">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">COURSE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00213F30" w:rsidR="00216F0A">
+      <w:r w:rsidR="00216F0A" w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>FACT SHEET</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008948DF" w:rsidR="008C3049" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="1D4B1BDB" w14:textId="3C21F938">
+    <w:p w14:paraId="1D4B1BDB" w14:textId="2A690401" w:rsidR="008C3049" w:rsidRPr="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008948DF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>CHC501</w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008948DF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F576EA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008948DF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - Diploma of Early Childhood Education and Care</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="005114FF" w:rsidP="009A3090" w:rsidRDefault="005114FF" w14:paraId="657855AE" w14:textId="22DD06C2">
+    <w:p w14:paraId="657855AE" w14:textId="0251256D" w:rsidR="005114FF" w:rsidRPr="00213F30" w:rsidRDefault="005114FF" w:rsidP="009A3090">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>CRICOS Course Code</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED32A7" w:rsidR="00C70B24">
+      <w:r w:rsidR="00C70B24" w:rsidRPr="00ED32A7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00511820" w:rsidR="00511820">
+      <w:r w:rsidR="005C2B75" w:rsidRPr="005C2B75">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>108237D</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00213F30" w:rsidR="00513042" w:rsidP="00513042" w:rsidRDefault="00513042" w14:paraId="547BEC18" w14:textId="77777777">
+        <w:t>118609J</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547BEC18" w14:textId="77777777" w:rsidR="00513042" w:rsidRPr="00213F30" w:rsidRDefault="00513042" w:rsidP="00513042">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Global Business College of Australia:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="00513042" w:rsidP="00513042" w:rsidRDefault="00513042" w14:paraId="311D4689" w14:textId="77777777">
+    <w:p w14:paraId="311D4689" w14:textId="77777777" w:rsidR="00513042" w:rsidRPr="00213F30" w:rsidRDefault="00513042" w:rsidP="00513042">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>We are a vocational education and training provider committed to improving students’ practical application abilities and skills, by providing students with high quality international education services to better prepare them for the workforce.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00213F30" w:rsidR="0004375E" w:rsidP="009A3090" w:rsidRDefault="00513042" w14:paraId="4B27CC3D" w14:textId="77777777">
+        <w:t xml:space="preserve">We are a vocational education and training provider committed to improving students’ practical application abilities and skills, by providing students with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00213F30">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>high quality</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00213F30">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> international education services to better prepare them for the workforce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B27CC3D" w14:textId="77777777" w:rsidR="0004375E" w:rsidRPr="00213F30" w:rsidRDefault="00513042" w:rsidP="009A3090">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">GBCA Values: </w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innovative Minds, Caring Hearts, Global Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="00FF4159" w:rsidP="00FF4159" w:rsidRDefault="00FF4159" w14:paraId="50D30B2A" w14:textId="77777777">
+    <w:p w14:paraId="50D30B2A" w14:textId="77777777" w:rsidR="00FF4159" w:rsidRPr="00213F30" w:rsidRDefault="00FF4159" w:rsidP="00FF4159">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Course Description:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008948DF" w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="4B601D47" w14:textId="77777777">
+    <w:p w14:paraId="4B601D47" w14:textId="77777777" w:rsidR="008948DF" w:rsidRPr="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008948DF">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>This qualification reflects the role of early childhood educators who are responsible for designing and implementing curriculum in early childhood education and care services. In doing so they work to implement an approved learning framework within the requirements of the Education and Care Services National Regulations and the National Quality Standard.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008948DF">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>They may have responsibility for supervision of volunteers or other staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008948DF" w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="41501086" w14:textId="77777777">
+    <w:p w14:paraId="41501086" w14:textId="77777777" w:rsidR="008948DF" w:rsidRPr="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="3796B574" w14:textId="5C972140">
+    <w:p w14:paraId="3796B574" w14:textId="5C972140" w:rsidR="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008948DF">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the Education and Care Services National Law (2011) the Australian Children’s Education and Care Quality Authority (ACECQA) publish lists of approved early childhood education and care qualifications and information regarding regulatory requirements here: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="00DD4F46" w:rsidR="00CD7A35">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00CD7A35" w:rsidRPr="00DD4F46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>www.acecqa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008948DF">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="001B6ED1" w:rsidP="001B6ED1" w:rsidRDefault="001B6ED1" w14:paraId="2BBBF5A3" w14:textId="72363271">
+    <w:p w14:paraId="2BBBF5A3" w14:textId="72363271" w:rsidR="001B6ED1" w:rsidRPr="00213F30" w:rsidRDefault="001B6ED1" w:rsidP="001B6ED1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="431A984F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Course duration:</w:t>
       </w:r>
       <w:r w:rsidRPr="431A984F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>58</w:t>
       </w:r>
       <w:r w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks (</w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="00130C8F">
+      <w:r w:rsidR="00130C8F" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">including </w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>face to face</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> study, 1</w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks of work placement</w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 12 weeks for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="431A984F" w:rsidR="00760BC8">
+      <w:r w:rsidR="00760BC8" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="431A984F" w:rsidR="00760BC8">
+      <w:r w:rsidR="00760BC8" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>catch up class, reassessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008E4A2E">
+      <w:r w:rsidR="008E4A2E" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, additional placement (if required)</w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="431A984F" w:rsidR="008948DF">
+      <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>holidays.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1653" w:rsidP="009C1653" w:rsidRDefault="00E81CB2" w14:paraId="2EDA86F6" w14:textId="77777777">
+    <w:p w14:paraId="2EDA86F6" w14:textId="77777777" w:rsidR="009C1653" w:rsidRDefault="00E81CB2" w:rsidP="009C1653">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule: </w:t>
       </w:r>
       <w:r w:rsidR="009C1653">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>International students undertaking a vocational course in Australia are expected to undertake a full-time study load (a minimum 20 scheduled course contact hours per week. This may include up to 6 hours of online/distance learning. GBCA does not offer online/distance learning to the vocational placement component of a course).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="00E81CB2" w:rsidP="009C1653" w:rsidRDefault="00E81CB2" w14:paraId="6583F3A9" w14:textId="4F24A696">
+    <w:p w14:paraId="6583F3A9" w14:textId="4F24A696" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="009C1653">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Delivery mode:</w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7AFB">
         <w:t>Blended learning between f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00881B4F" w:rsidR="00BC7AFB">
+      <w:r w:rsidR="00BC7AFB" w:rsidRPr="00881B4F">
         <w:t xml:space="preserve">ace to face </w:t>
       </w:r>
       <w:r w:rsidR="00BC7AFB">
         <w:t>and online</w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008948DF" w:rsidP="00E81CB2" w:rsidRDefault="00E81CB2" w14:paraId="122790A2" w14:textId="77777777">
+    <w:p w14:paraId="122790A2" w14:textId="77777777" w:rsidR="008948DF" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Campus location and delivery site:</w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008948DF">
         <w:t>GBCA city campuses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E81CB2" w:rsidP="008948DF" w:rsidRDefault="00E81CB2" w14:paraId="12E46275" w14:textId="77777777">
+    <w:p w14:paraId="12E46275" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRDefault="00E81CB2" w:rsidP="008948DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:t>337-339 La Trobe Street, Melbourne 3000 VIC</w:t>
       </w:r>
       <w:r w:rsidR="008948DF">
         <w:t>, and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="37D6F570" w14:paraId="5EA1E08B" w14:textId="77777777">
+    <w:p w14:paraId="5EA1E08B" w14:textId="77777777" w:rsidR="008948DF" w:rsidRPr="00213F30" w:rsidRDefault="37D6F570" w:rsidP="008948DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">338 </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00213F30" w:rsidR="00E81CB2" w:rsidP="00E81CB2" w:rsidRDefault="00E81CB2" w14:paraId="03301DA0" w14:textId="77777777">
+        <w:t>338 Queens street, Melbourne 3000 VIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03301DA0" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Entry requirements: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="67ED3088" w14:textId="77777777">
+    <w:p w14:paraId="67ED3088" w14:textId="77777777" w:rsidR="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="116BAE19" w14:textId="77777777">
+    <w:p w14:paraId="116BAE19" w14:textId="77777777" w:rsidR="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:t xml:space="preserve">Applicants must satisfy all requirements as below: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511820" w:rsidP="008948DF" w:rsidRDefault="00511820" w14:paraId="2E1170E0" w14:textId="77777777">
+    <w:p w14:paraId="2E1170E0" w14:textId="77777777" w:rsidR="00511820" w:rsidRDefault="00511820" w:rsidP="008948DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FA5755" w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="248453F4" w14:textId="583616B1">
+    <w:p w14:paraId="2708B076" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="00FA5755" w:rsidRDefault="001255D7" w:rsidP="001255D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5755">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic requirements: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="5BB9A292" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="1366702B" w14:textId="77777777" w:rsidR="001255D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Entry to this qualification is open to individuals who hold:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE9D82B" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="009810D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CHC30121</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009810D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Certificate III in Early Childhood Education and Care (or its equivalent successor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3516CC74" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AE4805" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00BB4BB0" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="1E7D33E8" w14:textId="77777777">
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="009810D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CHC30113</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009810D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Certificate III in Early Childhood Education and Care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270DC567" w14:textId="77777777" w:rsidR="001255D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565AD53C" w14:textId="77777777" w:rsidR="001255D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Alternatively, individuals may hold:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B3504F" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:lastRenderedPageBreak/>
+        <w:t>An Australian diploma in Early Childhood Education and Care</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009810D7">
+        <w:t xml:space="preserve"> Australian diploma or certificate III in Children’s Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1CEE04" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>AND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE41175" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00BB4BB0" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="443D1E60" w14:textId="77777777">
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Demonstrate at least 12 months of cumulative employment (full-time equivalent) within the last 5 years in a regulated education and care service in Australia, supported by verifiable evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7E6EAD" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t> OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C68AD08" w14:textId="77777777" w:rsidR="001255D7" w:rsidRPr="009810D7" w:rsidRDefault="001255D7" w:rsidP="001255D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="16F99F15" w14:textId="77777777">
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Hold the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="00E967C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CHCSS00147</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E967C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Entry into Diploma of Early Childhood Education and Care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F99F15" w14:textId="77777777" w:rsidR="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008948DF" w:rsidP="008948DF" w:rsidRDefault="008948DF" w14:paraId="01589644" w14:textId="77777777">
+    <w:p w14:paraId="01589644" w14:textId="77777777" w:rsidR="008948DF" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E726FC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Language requirements for international students:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB4BB0" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="62A5817B" w14:textId="77777777">
+    <w:p w14:paraId="62A5817B" w14:textId="77777777" w:rsidR="00511820" w:rsidRPr="00BB4BB0" w:rsidRDefault="00511820" w:rsidP="00511820">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4BB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum of IELTS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4BB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or equivalent, or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BB4BB0" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="0265369C" w14:textId="77777777">
+    <w:p w14:paraId="0265369C" w14:textId="77777777" w:rsidR="00511820" w:rsidRPr="00BB4BB0" w:rsidRDefault="00511820" w:rsidP="00511820">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4BB0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Satisfactory outcome for Internal English placement test, or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000151D5" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="7FECB9DD" w14:textId="77777777">
+    <w:p w14:paraId="7FECB9DD" w14:textId="77777777" w:rsidR="00511820" w:rsidRPr="000151D5" w:rsidRDefault="00511820" w:rsidP="00511820">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0714F0CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Completion of an Australian Certificate III in Early Childhood Education and Care within the last 2 years is deemed to meet the language requirement of the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3E726FC8" w:rsidP="0714F0CA" w:rsidRDefault="3E726FC8" w14:paraId="70BC91E4" w14:textId="4DF9757F">
+    <w:p w14:paraId="70BC91E4" w14:textId="4DF9757F" w:rsidR="3E726FC8" w:rsidRDefault="3E726FC8" w:rsidP="0714F0CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="001C3353" w:rsidP="00513042" w:rsidRDefault="008948DF" w14:paraId="62A099EE" w14:textId="77777777">
+    <w:p w14:paraId="62A099EE" w14:textId="77777777" w:rsidR="001C3353" w:rsidRPr="00213F30" w:rsidRDefault="008948DF" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Work placement requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005966F4" w:rsidP="00513042" w:rsidRDefault="005966F4" w14:paraId="463E3805" w14:textId="2E0AD3B7">
-[...63 lines deleted...]
-    <w:p w:rsidR="005966F4" w:rsidP="005966F4" w:rsidRDefault="005966F4" w14:paraId="537CDA80" w14:textId="77777777">
+    <w:p w14:paraId="5DEED2E5" w14:textId="77777777" w:rsidR="001D1957" w:rsidRDefault="001D1957" w:rsidP="001D1957">
       <w:pPr>
         <w:spacing w:before="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Before commencing work placement, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715F2F">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ll students must undertake National Police Check and Working with Children Check</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81398">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>National Child Safety Training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7667">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This training is separate from the units of competency within this qualification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF7FB9F" w14:textId="02C18759" w:rsidR="008948DF" w:rsidRPr="00715F2F" w:rsidRDefault="008948DF" w:rsidP="00513042">
+      <w:pPr>
+        <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715F2F">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are required to complete at least </w:t>
+      </w:r>
+      <w:r w:rsidR="004E34A2">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00511820">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="004E34A2">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F2F" w:rsidRPr="00715F2F">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hours of work placement as part of course requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537CDA80" w14:textId="77777777" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="005966F4">
+      <w:pPr>
+        <w:spacing w:before="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>GBCA has signed</w:t>
       </w:r>
       <w:r w:rsidR="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715F2F" w:rsidR="00715F2F">
+      <w:r w:rsidR="00715F2F" w:rsidRPr="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>prospective employer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715F2F" w:rsidR="00715F2F">
+      <w:r w:rsidR="00715F2F" w:rsidRPr="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to offer the work placement opportunities for its students. A list of these prospective employers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715F2F" w:rsidR="00715F2F">
+      <w:r w:rsidR="00715F2F" w:rsidRPr="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">will be provided to assist you in finding work placement. </w:t>
       </w:r>
       <w:r w:rsidRPr="005966F4">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Work pla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>cements will be</w:t>
       </w:r>
       <w:r w:rsidRPr="005966F4">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> arranged by the GBCA Work Placement Coordinator in conjunction with the student and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GBCA</w:t>
       </w:r>
       <w:r w:rsidRPr="005966F4">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> trainer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidRPr="005966F4">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005966F4" w:rsidP="00513042" w:rsidRDefault="005966F4" w14:paraId="77D7553C" w14:textId="050D6C03">
+    <w:p w14:paraId="77D7553C" w14:textId="050D6C03" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
-      <w:r w:rsidR="005966F4">
-        <w:rPr/>
+      <w:r>
         <w:t>The Fair Work Act 2009, under the definition of Vocational Placement in </w:t>
       </w:r>
-      <w:hyperlink r:id="Re336afc72a174c86">
-[...1 lines deleted...]
-          <w:rPr/>
+      <w:hyperlink r:id="rId15">
+        <w:r>
           <w:t>section 12</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005966F4">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="007721C7" w:rsidR="005966F4">
+      <w:r>
+        <w:t> outlines the rules restricting unpaid work. The Fair Work Ombudsman provides a clear explanation of these rules in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="007721C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Internships, Vocational Placements &amp; Unpaid Work Fact Sheet.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005966F4">
-        <w:rPr/>
+      <w:r>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005966F4" w:rsidP="00513042" w:rsidRDefault="005966F4" w14:paraId="1AEDDEDA" w14:textId="4D2E3ED2">
+    <w:p w14:paraId="1AEDDEDA" w14:textId="4D2E3ED2" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to discuss with the GBCA work placement coordinator if they wish to make their own work placement arrangement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4A2E" w:rsidP="431A984F" w:rsidRDefault="008E4A2E" w14:paraId="0BEB1875" w14:textId="77777777">
+    <w:p w14:paraId="0BEB1875" w14:textId="77777777" w:rsidR="008E4A2E" w:rsidRDefault="008E4A2E" w:rsidP="431A984F">
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
-        <w:t>Due to the requirement to complete vocational placement, a final outcome for each unit would not be provided until the relevant component of vocational placement had been completed.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="005966F4" w:rsidR="005A33CF" w:rsidP="00513042" w:rsidRDefault="005A33CF" w14:paraId="328B1502" w14:textId="77777777">
+        <w:t xml:space="preserve">Due to the requirement to complete vocational placement, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a final outcome</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> for each unit would not be provided until the relevant component of vocational placement had been completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328B1502" w14:textId="77777777" w:rsidR="005A33CF" w:rsidRPr="005966F4" w:rsidRDefault="005A33CF" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005966F4">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Course Structure:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="365" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7994"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="67B86015" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="67B86015" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="1CB1AFF7" w14:textId="209ED6BD">
+          <w:p w14:paraId="1CB1AFF7" w14:textId="209ED6BD" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BSBTWK502 Manage team effectiveness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="032BB991" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="032BB991" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="274AFF2A" w14:textId="08A0D154">
+          <w:p w14:paraId="274AFF2A" w14:textId="08A0D154" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE041 Maintain a safe and healthy environment for children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="5C39DEB7" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="5C39DEB7" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="3F7A91D8" w14:textId="1C8B2DA1">
+          <w:p w14:paraId="3F7A91D8" w14:textId="1C8B2DA1" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHCECE042 Foster holistic early childhood learning, </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> and wellbeing</w:t>
+              <w:t>CHCECE042 Foster holistic early childhood learning, development and wellbeing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="39C3FCD2" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="39C3FCD2" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="3321FBC1" w14:textId="2262301D">
+          <w:p w14:paraId="3321FBC1" w14:textId="2262301D" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE043 Nurture creativity in children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="1D7572F9" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="1D7572F9" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="2EC6D8BC" w14:textId="2BDC8BF9">
+          <w:p w14:paraId="2EC6D8BC" w14:textId="17F42AC6" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>CHECE044 Facilitate compliance in a children’s education and care service</w:t>
+              <w:t>CH</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D44BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ECE044 Facilitate compliance in a children’s education and care service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="5155CBA5" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="5155CBA5" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="3DC889A8" w14:textId="46F29537">
+          <w:p w14:paraId="3DC889A8" w14:textId="46F29537" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE045 Foster positive and respectful interactions and behaviour in children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="3543044B" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="3543044B" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="63725C12" w14:textId="63533CF0">
+          <w:p w14:paraId="63725C12" w14:textId="63533CF0" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE046 Implement strategies for the inclusion of all children</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="4BE3F2A6" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="4BE3F2A6" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="67087E58" w14:textId="0B55BADA">
+          <w:p w14:paraId="67087E58" w14:textId="0B55BADA" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CHCECE047 Analyse information to inform children’s learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="0075E090" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="0075E090" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="02E0ADBD" w14:textId="72EDF3BE">
+          <w:p w14:paraId="02E0ADBD" w14:textId="72EDF3BE" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE048 Plan and implement children’s education and care curriculum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="11748947" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="11748947" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="4534B0EF" w14:textId="2DACA2DB">
+          <w:p w14:paraId="4534B0EF" w14:textId="2DACA2DB" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE049 Embed environmental responsibility in service operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="5EFACAE8" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="5EFACAE8" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="3EC321F7" w14:textId="52F07583">
+          <w:p w14:paraId="3EC321F7" w14:textId="52F07583" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE050 Work in partnership with children’s families</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="0199805D" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="0199805D" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="56471FBD" w14:textId="6DD90724">
+          <w:p w14:paraId="56471FBD" w14:textId="6DD90724" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCPRP003 Reflect on and improve own professional practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="7B01A9C5" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="7B01A9C5" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="78DE1612" w14:textId="39F3E724">
+          <w:p w14:paraId="78DE1612" w14:textId="39F3E724" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCDIV003 Manage and promote diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="2F8CCC62" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="2F8CCC62" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="09DAF244" w14:textId="5CF71BAE">
+          <w:p w14:paraId="09DAF244" w14:textId="5CF71BAE" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>BSBSUS511 Develop workplace policy and procedures for sustainability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00213F30" w:rsidR="00511820" w:rsidTr="06C2DAE0" w14:paraId="0352779E" w14:textId="77777777">
+      <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="0352779E" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D398D" w:rsidR="00511820" w:rsidP="00511820" w:rsidRDefault="00511820" w14:paraId="47898F7D" w14:textId="0EEDC69E">
+          <w:p w14:paraId="47898F7D" w14:textId="0EEDC69E" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCINM002</w:t>
             </w:r>
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Meet community information needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00213F30" w:rsidR="00D76802" w:rsidP="009A3090" w:rsidRDefault="00D76802" w14:paraId="7C5719EE" w14:textId="77777777">
+    <w:p w14:paraId="7C5719EE" w14:textId="77777777" w:rsidR="00D76802" w:rsidRPr="00213F30" w:rsidRDefault="00D76802" w:rsidP="009A3090">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="00E81CB2" w:rsidP="00E81CB2" w:rsidRDefault="00E81CB2" w14:paraId="348AB8B2" w14:textId="77777777">
+    <w:p w14:paraId="348AB8B2" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Assessment methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00213F30" w:rsidR="00E81CB2" w:rsidP="00E81CB2" w:rsidRDefault="00E81CB2" w14:paraId="48DC5A9B" w14:textId="77777777">
+    <w:p w14:paraId="48DC5A9B" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:t xml:space="preserve">A variety of assessment methods will be used throughout the course, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00213F30">
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidRPr="00213F30" w:rsidR="007271EC">
+      <w:r w:rsidR="007271EC" w:rsidRPr="00213F30">
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00213F30" w:rsidR="007271EC">
+      <w:r w:rsidR="007271EC" w:rsidRPr="00213F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D398D">
-        <w:t>short questions, case studies, simulations, project, third party observation during work placement, work place observation, portfolio.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00213F30" w:rsidR="00E81CB2" w:rsidP="00E81CB2" w:rsidRDefault="00E81CB2" w14:paraId="488CD343" w14:textId="77777777">
+        <w:t xml:space="preserve">short questions, case studies, simulations, project, third party observation during work placement, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009D398D">
+        <w:t>work place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009D398D">
+        <w:t xml:space="preserve"> observation, portfolio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488CD343" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Tuition and Non-Tuition fees:  </w:t>
+        <w:t xml:space="preserve">Tuition and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00213F30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Non-Tuition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00213F30">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fees:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:t>Please refer to the Fee Schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083767F" w:rsidR="00DC74FC" w:rsidP="00DC74FC" w:rsidRDefault="00DC74FC" w14:paraId="5D917AD8" w14:textId="77777777">
+    <w:p w14:paraId="5D917AD8" w14:textId="77777777" w:rsidR="00DC74FC" w:rsidRPr="0083767F" w:rsidRDefault="00DC74FC" w:rsidP="00DC74FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Compliant statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0083767F" w:rsidR="00DC74FC" w:rsidP="00DC74FC" w:rsidRDefault="00DC74FC" w14:paraId="31229194" w14:textId="77777777">
+    <w:p w14:paraId="31229194" w14:textId="77777777" w:rsidR="00DC74FC" w:rsidRPr="0083767F" w:rsidRDefault="00DC74FC" w:rsidP="00DC74FC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">GBCA is responsible for providing compliant training and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>assessment, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> issuing of the AQF certification documentation for qualifications detailed in its scope of registration on the National Training Register (training.gov.au).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E1F4B" w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="264A2806" w14:textId="77777777">
+    <w:p w14:paraId="264A2806" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRPr="009E1F4B" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Course enquiries:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="05EE3DAF" w14:textId="77777777">
+    <w:p w14:paraId="05EE3DAF" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:t xml:space="preserve">If you have any enquiries, please contact: </w:t>
       </w:r>
       <w:r>
         <w:t>enquiry@gbca.edu.au</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E1F4B" w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="1FC10B56" w14:textId="77777777">
+    <w:p w14:paraId="1FC10B56" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRPr="009E1F4B" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E1F4B" w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="4BDCB4E3" w14:textId="77777777">
+    <w:p w14:paraId="4BDCB4E3" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRPr="009E1F4B" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Student support service contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E1F4B" w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="6D144FB7" w14:textId="77777777">
+    <w:p w14:paraId="6D144FB7" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRPr="009E1F4B" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:t>Student Support Officer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="3F4304DC" w14:textId="77777777">
+    <w:p w14:paraId="3F4304DC" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:t xml:space="preserve">E: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00AD7C45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Studentsupport@gbca.edu.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F4B">
         <w:t>T: 9041 3050</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E34A2" w:rsidP="004E34A2" w:rsidRDefault="004E34A2" w14:paraId="091E3CA0" w14:textId="77777777">
+    <w:p w14:paraId="091E3CA0" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E726FC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This factsheet should be read in conjunction with our Student Handbook and website www.gbca.edu.au. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68086B4A" wp14:editId="085378AE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68086B4A" wp14:editId="19CB5C01">
             <wp:extent cx="1075944" cy="774192"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1075944" cy="774192"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00513042" w:rsidR="0030549C" w:rsidP="004E34A2" w:rsidRDefault="0030549C" w14:paraId="7B8C005C" w14:textId="26B91AE9">
+    <w:p w14:paraId="7B8C005C" w14:textId="26B91AE9" w:rsidR="0030549C" w:rsidRPr="00513042" w:rsidRDefault="0030549C" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00513042" w:rsidR="0030549C" w:rsidSect="00D42A57">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="0030549C" w:rsidRPr="00513042" w:rsidSect="00D42A57">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0067723D" w:rsidP="00316A14" w:rsidRDefault="0067723D" w14:paraId="1E8A1BC0" w14:textId="77777777">
+    <w:p w14:paraId="5BA2ADDD" w14:textId="77777777" w:rsidR="00776C82" w:rsidRDefault="00776C82" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0067723D" w:rsidP="00316A14" w:rsidRDefault="0067723D" w14:paraId="393DCAEE" w14:textId="77777777">
+    <w:p w14:paraId="6D5AE68B" w14:textId="77777777" w:rsidR="00776C82" w:rsidRDefault="00776C82" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9455" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3690"/>
       <w:gridCol w:w="2730"/>
       <w:gridCol w:w="3035"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="00634895" w:rsidR="00FB7109" w:rsidTr="009D398D" w14:paraId="62BF7E52" w14:textId="77777777">
+    <w:tr w:rsidR="00FB7109" w:rsidRPr="00634895" w14:paraId="62BF7E52" w14:textId="77777777" w:rsidTr="7D61826B">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3690" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="thinThickSmallGap" w:color="auto" w:sz="24" w:space="0"/>
+            <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidRPr="00634895" w:rsidR="00FB7109" w:rsidP="00B51F9A" w:rsidRDefault="00D44EA6" w14:paraId="4131E1EB" w14:textId="5FEF6388">
+        <w:p w14:paraId="4131E1EB" w14:textId="2A6E01E0" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="00D44EA6" w:rsidP="00B51F9A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="60"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B55EB2">
+          <w:r w:rsidR="00D920FC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Course Fact Sheet Diploma of Childcare Int </w:t>
+            <w:t>Course Fact Sheet Diploma of Childcare Int</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2730" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="thinThickSmallGap" w:color="auto" w:sz="24" w:space="0"/>
+            <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidRPr="00634895" w:rsidR="00FB7109" w:rsidP="00D42A57" w:rsidRDefault="00FB7109" w14:paraId="31B4D03C" w14:textId="77777777">
+        <w:p w14:paraId="31B4D03C" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="00FB7109" w:rsidP="00D42A57">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00634895">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00634895">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
@@ -1993,271 +2162,271 @@
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00ED32A7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00634895">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3035" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="thinThickSmallGap" w:color="auto" w:sz="24" w:space="0"/>
+            <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w:rsidRPr="00634895" w:rsidR="00FB7109" w:rsidP="00E80CDA" w:rsidRDefault="00FB7109" w14:paraId="00A55BCD" w14:textId="75EACE42">
+        <w:p w14:paraId="00A55BCD" w14:textId="089EE4F0" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="7D61826B" w:rsidP="00E80CDA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="60"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="7D61826B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Version Date: </w:t>
+            <w:t>Version Date: 2</w:t>
           </w:r>
-          <w:r w:rsidR="00CC15C3">
+          <w:r w:rsidR="001D1957">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>22</w:t>
+            <w:t>8</w:t>
           </w:r>
-          <w:r w:rsidR="004E34A2">
+          <w:r w:rsidRPr="7D61826B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidR="00BC7AFB">
+          <w:r w:rsidR="001D1957">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>12</w:t>
+            <w:t>8</w:t>
           </w:r>
-          <w:r w:rsidR="004E34A2">
+          <w:r w:rsidRPr="7D61826B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r w:rsidR="00CC15C3">
+          <w:r w:rsidR="001D1957">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidRPr="00634895" w:rsidR="00FB7109" w:rsidP="00D42A57" w:rsidRDefault="00FB7109" w14:paraId="675DE821" w14:textId="77777777">
+  <w:p w14:paraId="675DE821" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="00FB7109" w:rsidP="00D42A57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="40" w:after="40"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>Global Business College of Australia Pty Ltd trading as Global Business College of Australia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00634895" w:rsidR="00FB7109" w:rsidP="00D42A57" w:rsidRDefault="00FB7109" w14:paraId="189F2537" w14:textId="77777777">
+  <w:p w14:paraId="189F2537" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="00FB7109" w:rsidP="00D42A57">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="40" w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">  ABN</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> 96 600 373 859 </w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>RTO no</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">. 41292 </w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>CRICOS Provider no.</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>03443</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FB7109" w:rsidRDefault="00FB7109" w14:paraId="2C635FAF" w14:textId="77777777">
+  <w:p w14:paraId="2C635FAF" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRDefault="00FB7109">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0067723D" w:rsidP="00316A14" w:rsidRDefault="0067723D" w14:paraId="4DAB5624" w14:textId="77777777">
+    <w:p w14:paraId="7DDCF309" w14:textId="77777777" w:rsidR="00776C82" w:rsidRDefault="00776C82" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0067723D" w:rsidP="00316A14" w:rsidRDefault="0067723D" w14:paraId="4D1CB19B" w14:textId="77777777">
+    <w:p w14:paraId="51168090" w14:textId="77777777" w:rsidR="00776C82" w:rsidRDefault="00776C82" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00FB7109" w:rsidRDefault="00FB7109" w14:paraId="5B9DD101" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B9DD101" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRDefault="00FB7109">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0170F863" wp14:editId="65F5A290">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-230505</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1640205" cy="694690"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
@@ -2280,1049 +2449,1162 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1640205" cy="694690"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00FB7109" w:rsidRDefault="00FB7109" w14:paraId="5067E842" w14:textId="77777777">
+  <w:p w14:paraId="5067E842" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRDefault="00FB7109">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0281459B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C20A8F4"/>
     <w:lvl w:ilvl="0" w:tplc="34F61A56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A0E05B6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8A50980E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C15A3604">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B2D88230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D0A86B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F2C0523E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="97E6F542">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A9000CF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8900BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15ACAEF2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C86879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="578C322C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2C7421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B414D8F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB60A58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="084460D6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="459B1886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4C6F2B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3755AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40964F6C"/>
     <w:lvl w:ilvl="0" w:tplc="7AF4483C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB843AA4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FB30169E">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0B200730">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="34DA065A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EC6230B6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="255A5962">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5D80823A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="778CD0B8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54755E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5ACD3EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A215CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0442A4AE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B3833E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDD491B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603C3A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="069CF66E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD52A450">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -3345,639 +3627,645 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="651113B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F961B06"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654B37D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1981F98"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67225C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81EA7990"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="QABullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-126"/>
         </w:tabs>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DB24766A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76933C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="625280CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1451431396">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2102067866">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="945622068">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="919603674">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="981694486">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1645620559">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="641813169">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1602758140">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1645620559">
+  <w:num w:numId="9" w16cid:durableId="297536142">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="641813169">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1602758140">
+  <w:num w:numId="10" w16cid:durableId="123357856">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1379622290">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="585958325">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="611208132">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1404719281">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1483889904">
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A33CF"/>
     <w:rsid w:val="00005370"/>
     <w:rsid w:val="00006E2E"/>
     <w:rsid w:val="000250C1"/>
     <w:rsid w:val="00033051"/>
     <w:rsid w:val="00037407"/>
     <w:rsid w:val="0004375E"/>
     <w:rsid w:val="0005017B"/>
     <w:rsid w:val="00056C5F"/>
     <w:rsid w:val="000607A7"/>
     <w:rsid w:val="00074D48"/>
     <w:rsid w:val="00075CAD"/>
     <w:rsid w:val="00083AAD"/>
     <w:rsid w:val="000A34B6"/>
     <w:rsid w:val="000A5D46"/>
     <w:rsid w:val="000B1E86"/>
     <w:rsid w:val="000B4045"/>
+    <w:rsid w:val="000B5F18"/>
     <w:rsid w:val="000B6FB2"/>
     <w:rsid w:val="000B7604"/>
     <w:rsid w:val="000D02B5"/>
     <w:rsid w:val="000D76B1"/>
     <w:rsid w:val="000F2ECF"/>
     <w:rsid w:val="0010037E"/>
     <w:rsid w:val="00110D1C"/>
+    <w:rsid w:val="001255D7"/>
     <w:rsid w:val="00130C8F"/>
     <w:rsid w:val="00131015"/>
     <w:rsid w:val="00131B2F"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="00140067"/>
     <w:rsid w:val="00141E6A"/>
     <w:rsid w:val="00147CA9"/>
     <w:rsid w:val="001739B5"/>
     <w:rsid w:val="001940DE"/>
     <w:rsid w:val="001B6ED1"/>
     <w:rsid w:val="001C0B83"/>
     <w:rsid w:val="001C3353"/>
+    <w:rsid w:val="001D1957"/>
     <w:rsid w:val="001F2174"/>
     <w:rsid w:val="001F4081"/>
     <w:rsid w:val="002022D0"/>
     <w:rsid w:val="00203F9F"/>
     <w:rsid w:val="00213F30"/>
     <w:rsid w:val="00216F0A"/>
     <w:rsid w:val="00236652"/>
     <w:rsid w:val="00242DD5"/>
     <w:rsid w:val="00252CD4"/>
     <w:rsid w:val="002611CC"/>
     <w:rsid w:val="0027567D"/>
     <w:rsid w:val="00285FD7"/>
     <w:rsid w:val="00286FF6"/>
     <w:rsid w:val="00292134"/>
     <w:rsid w:val="002B15C4"/>
     <w:rsid w:val="002C650D"/>
     <w:rsid w:val="002D06E3"/>
     <w:rsid w:val="002D1E53"/>
     <w:rsid w:val="002D33E6"/>
     <w:rsid w:val="002F32E8"/>
     <w:rsid w:val="002F6818"/>
     <w:rsid w:val="00300D3B"/>
     <w:rsid w:val="00303420"/>
     <w:rsid w:val="0030549C"/>
     <w:rsid w:val="00307D15"/>
@@ -3993,145 +4281,152 @@
     <w:rsid w:val="003B1886"/>
     <w:rsid w:val="003B5628"/>
     <w:rsid w:val="003B7754"/>
     <w:rsid w:val="003D6AF6"/>
     <w:rsid w:val="003E14DE"/>
     <w:rsid w:val="003E1F4C"/>
     <w:rsid w:val="003F1B6E"/>
     <w:rsid w:val="004010FC"/>
     <w:rsid w:val="00431872"/>
     <w:rsid w:val="00443F6A"/>
     <w:rsid w:val="004577F8"/>
     <w:rsid w:val="00461DC1"/>
     <w:rsid w:val="004679D4"/>
     <w:rsid w:val="00467EB3"/>
     <w:rsid w:val="00483D16"/>
     <w:rsid w:val="004B4D2C"/>
     <w:rsid w:val="004B5306"/>
     <w:rsid w:val="004B60BF"/>
     <w:rsid w:val="004C0646"/>
     <w:rsid w:val="004C0C5B"/>
     <w:rsid w:val="004C7DF3"/>
     <w:rsid w:val="004D6DB8"/>
     <w:rsid w:val="004E34A2"/>
     <w:rsid w:val="005114FF"/>
     <w:rsid w:val="00511820"/>
+    <w:rsid w:val="00512705"/>
     <w:rsid w:val="00513042"/>
     <w:rsid w:val="005132CA"/>
     <w:rsid w:val="0051569C"/>
     <w:rsid w:val="00516888"/>
     <w:rsid w:val="005317D3"/>
     <w:rsid w:val="00534B51"/>
     <w:rsid w:val="00540C43"/>
     <w:rsid w:val="005439AC"/>
     <w:rsid w:val="00543E73"/>
     <w:rsid w:val="00543E96"/>
     <w:rsid w:val="00544949"/>
     <w:rsid w:val="00554738"/>
     <w:rsid w:val="0055620B"/>
     <w:rsid w:val="005966F4"/>
     <w:rsid w:val="005A33CF"/>
     <w:rsid w:val="005C1E6F"/>
+    <w:rsid w:val="005C2B75"/>
     <w:rsid w:val="005C3EE8"/>
     <w:rsid w:val="005C42C3"/>
     <w:rsid w:val="005E2CC3"/>
     <w:rsid w:val="005F0528"/>
     <w:rsid w:val="00624BC6"/>
     <w:rsid w:val="00625E4D"/>
     <w:rsid w:val="00626156"/>
     <w:rsid w:val="0062615D"/>
     <w:rsid w:val="0063143C"/>
     <w:rsid w:val="00634DF3"/>
     <w:rsid w:val="0067723D"/>
     <w:rsid w:val="006A092F"/>
     <w:rsid w:val="006B3656"/>
     <w:rsid w:val="006C0A95"/>
     <w:rsid w:val="006D3042"/>
     <w:rsid w:val="006E1739"/>
     <w:rsid w:val="006E45BC"/>
     <w:rsid w:val="006E63F5"/>
     <w:rsid w:val="006F6800"/>
     <w:rsid w:val="00702B95"/>
     <w:rsid w:val="007059F2"/>
     <w:rsid w:val="00715F2F"/>
     <w:rsid w:val="00717307"/>
     <w:rsid w:val="00724DCD"/>
     <w:rsid w:val="007271EC"/>
     <w:rsid w:val="007325A1"/>
     <w:rsid w:val="00744C28"/>
     <w:rsid w:val="0075049A"/>
     <w:rsid w:val="00760BC8"/>
     <w:rsid w:val="0076489F"/>
     <w:rsid w:val="007721C7"/>
     <w:rsid w:val="00773963"/>
+    <w:rsid w:val="00776C82"/>
     <w:rsid w:val="00780E09"/>
+    <w:rsid w:val="00782539"/>
     <w:rsid w:val="00783B96"/>
     <w:rsid w:val="007857AE"/>
     <w:rsid w:val="00787F4B"/>
     <w:rsid w:val="00797BE0"/>
     <w:rsid w:val="007A323D"/>
     <w:rsid w:val="007B5ABB"/>
     <w:rsid w:val="007B71BA"/>
     <w:rsid w:val="007E675A"/>
     <w:rsid w:val="007E6FF5"/>
+    <w:rsid w:val="0081087D"/>
     <w:rsid w:val="00817751"/>
     <w:rsid w:val="00873672"/>
     <w:rsid w:val="008755BF"/>
     <w:rsid w:val="008765D5"/>
     <w:rsid w:val="00881C00"/>
     <w:rsid w:val="008948DF"/>
     <w:rsid w:val="00896631"/>
     <w:rsid w:val="008C1889"/>
     <w:rsid w:val="008C3049"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008E4A2E"/>
     <w:rsid w:val="008E7E5D"/>
     <w:rsid w:val="008F31D4"/>
     <w:rsid w:val="008F354F"/>
     <w:rsid w:val="00902F67"/>
     <w:rsid w:val="00905BB0"/>
     <w:rsid w:val="00924FF7"/>
     <w:rsid w:val="009447D8"/>
     <w:rsid w:val="00953FCB"/>
     <w:rsid w:val="0095434C"/>
     <w:rsid w:val="009659CC"/>
     <w:rsid w:val="009663F1"/>
     <w:rsid w:val="0097338A"/>
     <w:rsid w:val="009813AF"/>
     <w:rsid w:val="00982321"/>
     <w:rsid w:val="00983A43"/>
     <w:rsid w:val="009909A2"/>
     <w:rsid w:val="009A03D8"/>
     <w:rsid w:val="009A3090"/>
     <w:rsid w:val="009A62BE"/>
     <w:rsid w:val="009C1653"/>
     <w:rsid w:val="009D344D"/>
     <w:rsid w:val="009D398D"/>
     <w:rsid w:val="009E2705"/>
     <w:rsid w:val="009E3842"/>
     <w:rsid w:val="009E6F34"/>
+    <w:rsid w:val="009F20A3"/>
     <w:rsid w:val="009F6790"/>
+    <w:rsid w:val="00A1730B"/>
     <w:rsid w:val="00A23F00"/>
     <w:rsid w:val="00A30B66"/>
     <w:rsid w:val="00A35577"/>
     <w:rsid w:val="00A37519"/>
     <w:rsid w:val="00A459C5"/>
     <w:rsid w:val="00A460DD"/>
     <w:rsid w:val="00A52ADD"/>
     <w:rsid w:val="00A5539A"/>
     <w:rsid w:val="00AA5D61"/>
     <w:rsid w:val="00AC6D45"/>
     <w:rsid w:val="00B03257"/>
     <w:rsid w:val="00B17A69"/>
     <w:rsid w:val="00B30D86"/>
     <w:rsid w:val="00B377D3"/>
     <w:rsid w:val="00B51F9A"/>
     <w:rsid w:val="00B52CA7"/>
     <w:rsid w:val="00B55EB2"/>
     <w:rsid w:val="00B57EAC"/>
     <w:rsid w:val="00B66316"/>
     <w:rsid w:val="00B6687B"/>
     <w:rsid w:val="00B90CF0"/>
     <w:rsid w:val="00B91634"/>
     <w:rsid w:val="00BA3201"/>
     <w:rsid w:val="00BB0A31"/>
     <w:rsid w:val="00BB1210"/>
@@ -4148,240 +4443,243 @@
     <w:rsid w:val="00C70B24"/>
     <w:rsid w:val="00C72C15"/>
     <w:rsid w:val="00C8719A"/>
     <w:rsid w:val="00C9344A"/>
     <w:rsid w:val="00CB1E5B"/>
     <w:rsid w:val="00CB42A6"/>
     <w:rsid w:val="00CC15C3"/>
     <w:rsid w:val="00CC3B71"/>
     <w:rsid w:val="00CC43F1"/>
     <w:rsid w:val="00CC57F2"/>
     <w:rsid w:val="00CD7A35"/>
     <w:rsid w:val="00CE1F50"/>
     <w:rsid w:val="00CE569A"/>
     <w:rsid w:val="00CF6478"/>
     <w:rsid w:val="00D030DF"/>
     <w:rsid w:val="00D246F6"/>
     <w:rsid w:val="00D27D95"/>
     <w:rsid w:val="00D36850"/>
     <w:rsid w:val="00D405B3"/>
     <w:rsid w:val="00D42A57"/>
     <w:rsid w:val="00D44EA6"/>
     <w:rsid w:val="00D4654A"/>
     <w:rsid w:val="00D56198"/>
     <w:rsid w:val="00D73CA2"/>
     <w:rsid w:val="00D76802"/>
+    <w:rsid w:val="00D920FC"/>
     <w:rsid w:val="00D9642C"/>
     <w:rsid w:val="00D977F0"/>
     <w:rsid w:val="00DA5023"/>
     <w:rsid w:val="00DB53C1"/>
     <w:rsid w:val="00DC74FC"/>
     <w:rsid w:val="00DD51AA"/>
     <w:rsid w:val="00DD64D8"/>
     <w:rsid w:val="00DE06BA"/>
     <w:rsid w:val="00DE5CB1"/>
     <w:rsid w:val="00DE68EE"/>
     <w:rsid w:val="00DE6A2E"/>
     <w:rsid w:val="00E01196"/>
     <w:rsid w:val="00E11025"/>
     <w:rsid w:val="00E12558"/>
     <w:rsid w:val="00E22740"/>
     <w:rsid w:val="00E23056"/>
     <w:rsid w:val="00E245D3"/>
     <w:rsid w:val="00E26CF0"/>
     <w:rsid w:val="00E3380D"/>
     <w:rsid w:val="00E40E58"/>
     <w:rsid w:val="00E5542F"/>
     <w:rsid w:val="00E57799"/>
     <w:rsid w:val="00E64A40"/>
     <w:rsid w:val="00E80CDA"/>
     <w:rsid w:val="00E81CB2"/>
     <w:rsid w:val="00E85F9C"/>
     <w:rsid w:val="00E86A19"/>
     <w:rsid w:val="00E914A2"/>
     <w:rsid w:val="00E91F7F"/>
     <w:rsid w:val="00EA719C"/>
     <w:rsid w:val="00ED32A7"/>
     <w:rsid w:val="00ED5AAC"/>
     <w:rsid w:val="00F06166"/>
     <w:rsid w:val="00F14872"/>
     <w:rsid w:val="00F24DB7"/>
     <w:rsid w:val="00F3464B"/>
     <w:rsid w:val="00F363DC"/>
     <w:rsid w:val="00F3799B"/>
     <w:rsid w:val="00F4126D"/>
     <w:rsid w:val="00F47360"/>
+    <w:rsid w:val="00F576EA"/>
     <w:rsid w:val="00F57867"/>
     <w:rsid w:val="00F712B8"/>
     <w:rsid w:val="00F713F1"/>
     <w:rsid w:val="00F73453"/>
     <w:rsid w:val="00F74257"/>
     <w:rsid w:val="00F76C89"/>
     <w:rsid w:val="00F80755"/>
     <w:rsid w:val="00F82CF3"/>
     <w:rsid w:val="00FA4C1B"/>
     <w:rsid w:val="00FA5755"/>
     <w:rsid w:val="00FB158F"/>
     <w:rsid w:val="00FB3A68"/>
     <w:rsid w:val="00FB7109"/>
     <w:rsid w:val="00FC6F6D"/>
     <w:rsid w:val="00FE3A08"/>
     <w:rsid w:val="00FF039C"/>
     <w:rsid w:val="00FF4159"/>
     <w:rsid w:val="05837558"/>
     <w:rsid w:val="06C2DAE0"/>
     <w:rsid w:val="0714F0CA"/>
     <w:rsid w:val="0BB98AEE"/>
     <w:rsid w:val="0F348590"/>
     <w:rsid w:val="1F343964"/>
     <w:rsid w:val="271C97DF"/>
     <w:rsid w:val="2E5028A9"/>
     <w:rsid w:val="3176A592"/>
     <w:rsid w:val="37D6F570"/>
     <w:rsid w:val="3E726FC8"/>
     <w:rsid w:val="431A984F"/>
     <w:rsid w:val="556CD9F9"/>
     <w:rsid w:val="56C68976"/>
     <w:rsid w:val="5B78DE41"/>
     <w:rsid w:val="67637139"/>
     <w:rsid w:val="78C015C9"/>
     <w:rsid w:val="7C9AE5BF"/>
+    <w:rsid w:val="7D61826B"/>
     <w:rsid w:val="7F9F5896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A4FFB6B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{662BFCD5-B32F-43E4-9ACF-7266E625CB99}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4537,52 +4835,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4649,120 +4947,120 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A5539A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C3353"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="005A33CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -4788,360 +5086,360 @@
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316A14"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00316A14"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00316A14"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00316A14"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="List Paragraph1,Single bullet style,Bullets,Table numbering"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DE5CB1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE5CB1"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FA4C1B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E57799"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E57799"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000607A7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="001C3353"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="List"/>
     <w:rsid w:val="001C3353"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="LLDocumenttypeabovetitle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LLDocumenttypeabovetitle">
     <w:name w:val="LL Document type (above title)"/>
     <w:basedOn w:val="Heading2"/>
     <w:rsid w:val="001C3353"/>
     <w:pPr>
       <w:keepLines w:val="0"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-142" w:right="45"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:color w:val="808080"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C3353"/>
     <w:pPr>
       <w:ind w:left="283" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001C3353"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="QABullets" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="QABullets">
     <w:name w:val="QA Bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BC7443"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1491"/>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9720"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D42A57"/>
   </w:style>
-  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph1 Char,Single bullet style Char,Bullets Char,Table numbering Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="001F4081"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007271EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007271EC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005966F4"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A5539A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00511820"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="106900902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="225772183">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5248,51 +5546,52 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043163163">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acecqa.gov.au" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Studentsupport@gbca.edu.au" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/consol_act/fwa2009114/s12.html" TargetMode="External" Id="Re336afc72a174c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairwork.gov.au/tools-and-resources/fact-sheets/unpaid-work/student-placements" TargetMode="External" Id="Rabe1e171be63453a" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/training/details/CHC30113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/training/details/CHC30121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Studentsupport@gbca.edu.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairwork.gov.au/tools-and-resources/fact-sheets/unpaid-work/student-placements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acecqa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/consol_act/fwa2009114/s12.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/training/details/CHCSS00147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5533,70 +5832,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0669A2F00022C43A7F6F02072A1F2FA" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bd932d5a092a4519069792be7bdc8db9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="38569cdb-6b87-4840-af9e-384f4083c584" xmlns:ns3="fc32eec7-ea71-4d5d-965d-3efe950fe608" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4a8e425f1ae997f337ebc0a1ab82d9d9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0669A2F00022C43A7F6F02072A1F2FA" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="78923fb2ea46c12507d82de4ac1ac3a4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="38569cdb-6b87-4840-af9e-384f4083c584" xmlns:ns3="fc32eec7-ea71-4d5d-965d-3efe950fe608" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b271d2a53cef4b504116a4e9260ada7a" ns2:_="" ns3:_="">
     <xsd:import namespace="38569cdb-6b87-4840-af9e-384f4083c584"/>
     <xsd:import namespace="fc32eec7-ea71-4d5d-965d-3efe950fe608"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="38569cdb-6b87-4840-af9e-384f4083c584" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5605,50 +5906,60 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fc32eec7-ea71-4d5d-965d-3efe950fe608" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5757,120 +6068,127 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F13C8A0-C1FE-4E69-B669-B91F6378D4D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA08CF0D-26B5-4E88-93A1-12C3875D5DAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="38569cdb-6b87-4840-af9e-384f4083c584"/>
     <ds:schemaRef ds:uri="fc32eec7-ea71-4d5d-965d-3efe950fe608"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{849450EF-D67D-41CC-ACA0-00D9BCC91FC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A56012D-3CD5-4F60-822B-A9E0BFC3F9E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{639D1AA3-BA3B-4786-A6FE-8971AF14425C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>982</Words>
+  <Characters>5600</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6569</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GBCA GBCA</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Anh Tran</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2018-10-01T02:47:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B0669A2F00022C43A7F6F02072A1F2FA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>2960900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_ProgID">
     <vt:lpwstr/>
   </property>