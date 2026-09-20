--- v0 (2026-04-23)
+++ v1 (2026-09-20)
@@ -37,128 +37,155 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">COURSE </w:t>
       </w:r>
       <w:r w:rsidR="00216F0A" w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>FACT SHEET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4B1BDB" w14:textId="1F9BA86F" w:rsidR="008C3049" w:rsidRDefault="008948DF" w:rsidP="008948DF">
+    <w:p w14:paraId="1D4B1BDB" w14:textId="2E0D2A02" w:rsidR="008C3049" w:rsidRDefault="008948DF" w:rsidP="70F728BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008948DF">
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70F728BE">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>CHC501</w:t>
       </w:r>
-      <w:r w:rsidR="00511820">
+      <w:r w:rsidR="00511820" w:rsidRPr="70F728BE">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008948DF">
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="7633240B" w:rsidRPr="70F728BE">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="40"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70F728BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Diploma of Early Childhood Education and Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E642A5" w14:textId="77777777" w:rsidR="007E5776" w:rsidRPr="00AB2A9A" w:rsidRDefault="007E5776" w:rsidP="007E5776">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="18D7EB82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For domestic students and non-student temporary visa holders with unlimited study right</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547BEC18" w14:textId="77777777" w:rsidR="00513042" w:rsidRPr="00213F30" w:rsidRDefault="00513042" w:rsidP="00513042">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Global Business College of Australia:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311D4689" w14:textId="77777777" w:rsidR="00513042" w:rsidRPr="00213F30" w:rsidRDefault="00513042" w:rsidP="00513042">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>We are a vocational education and training provider committed to improving students’ practical application abilities and skills, by providing students with high quality international education services to better prepare them for the workforce.</w:t>
+        <w:t xml:space="preserve">We are a vocational education and training provider committed to improving students’ practical application abilities and skills, by providing students with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00213F30">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>high quality</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00213F30">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> international education services to better prepare them for the workforce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B27CC3D" w14:textId="77777777" w:rsidR="0004375E" w:rsidRPr="00213F30" w:rsidRDefault="00513042" w:rsidP="009A3090">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">GBCA Values: </w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innovative Minds, Caring Hearts, Global Skills</w:t>
       </w:r>
     </w:p>
@@ -307,55 +334,63 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> study, 1</w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> weeks of work placement</w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 12 weeks for </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00760BC8" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">for </w:t>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00760BC8" w:rsidRPr="431A984F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>catch up class, reassessment</w:t>
       </w:r>
       <w:r w:rsidR="008E4A2E" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, additional placement (if required)</w:t>
       </w:r>
       <w:r w:rsidR="008948DF" w:rsidRPr="431A984F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00511820">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
@@ -548,184 +583,333 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="248453F4" w14:textId="583616B1" w:rsidR="008948DF" w:rsidRPr="00FA5755" w:rsidRDefault="008948DF" w:rsidP="008948DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5755">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Academic requirements: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB9A292" w14:textId="77777777" w:rsidR="00511820" w:rsidRDefault="00511820" w:rsidP="00511820">
-      <w:pPr>
+    <w:p w14:paraId="6702D8FB" w14:textId="77777777" w:rsidR="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Entry to this qualification is open to individuals who hold:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B1C2520" w14:textId="37D75A8D" w:rsidR="00511820" w:rsidRPr="00511820" w:rsidRDefault="00511820" w:rsidP="00511820">
-      <w:pPr>
+    <w:p w14:paraId="08F7150C" w14:textId="4E63D583" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
-[...2 lines deleted...]
-        <w:t>To enter this course, applicant should successfully meet any one of the following academic requirements:</w:t>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="009810D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CHC30121</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009810D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Certificate III in Early Childhood Education and Care (or its equivalent successor)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1054C102" w14:textId="77777777" w:rsidR="00511820" w:rsidRPr="00FF2A91" w:rsidRDefault="00511820" w:rsidP="00511820">
-      <w:pPr>
+    <w:p w14:paraId="09EF154D" w14:textId="01EE84D3" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E7D33E8" w14:textId="77777777" w:rsidR="00511820" w:rsidRPr="00BB4BB0" w:rsidRDefault="00511820" w:rsidP="00511820">
+    <w:p w14:paraId="3410D755" w14:textId="77777777" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="009810D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CHC30113</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009810D7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Certificate III in Early Childhood Education and Care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D289FB4" w14:textId="77777777" w:rsidR="00E967C7" w:rsidRDefault="00E967C7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56BB9E98" w14:textId="41DE0312" w:rsidR="00E967C7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Alternatively, individuals may hold:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CA439B" w14:textId="63874053" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Hold a CHC30121 Certificate III in Early Childhood Education and Care or</w:t>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:lastRenderedPageBreak/>
+        <w:t>An Australian diploma in Early Childhood Education and Care</w:t>
+      </w:r>
+      <w:r w:rsidR="00E967C7">
+        <w:t xml:space="preserve"> or an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009810D7">
+        <w:t xml:space="preserve"> Australian diploma or certificate III in Children’s Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443D1E60" w14:textId="77777777" w:rsidR="00511820" w:rsidRPr="00BB4BB0" w:rsidRDefault="00511820" w:rsidP="00511820">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7B90653A" w14:textId="77777777" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>CHC30113 Certificate III in Early Childhood Education and Care.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>AND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78218AFE" w14:textId="77777777" w:rsidR="007E5776" w:rsidRDefault="007E5776" w:rsidP="007E5776">
+    <w:p w14:paraId="6D884CB1" w14:textId="77777777" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Demonstrate at least 12 months of cumulative employment (full-time equivalent) within the last 5 years in a regulated education and care service in Australia, supported by verifiable evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F30E6D" w14:textId="5FF44370" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t> OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277D2345" w14:textId="77777777" w:rsidR="009810D7" w:rsidRPr="009810D7" w:rsidRDefault="009810D7" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009810D7">
+        <w:t>Hold the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_self" w:history="1">
+        <w:r w:rsidRPr="00E967C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>CHCSS00147</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E967C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> Entry into Diploma of Early Childhood Education and Care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78218AFE" w14:textId="77777777" w:rsidR="007E5776" w:rsidRDefault="007E5776" w:rsidP="00E967C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Domestic applicants will undertake the language, literacy and numeracy test and the digital skill test as part of the Pre-Training Review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A099EE" w14:textId="77777777" w:rsidR="001C3353" w:rsidRPr="00213F30" w:rsidRDefault="008948DF" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Work placement requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463E3805" w14:textId="2E0AD3B7" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="00513042">
+    <w:p w14:paraId="463E3805" w14:textId="6D8A4B26" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="00DE7667">
       <w:pPr>
         <w:spacing w:before="100"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Before commencing work placement, a</w:t>
       </w:r>
       <w:r w:rsidR="008948DF" w:rsidRPr="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ll students must undertake National Police Check and Working with Children Check</w:t>
       </w:r>
-      <w:r w:rsidR="00511820">
+      <w:r w:rsidR="00E967C7">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and complete </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81398" w:rsidRPr="00D81398">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>National Child Safety Training</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81398">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7667">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7667" w:rsidRPr="00DE7667">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This training is separate from the units of competency within this qualification</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7667">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF7FB9F" w14:textId="02C18759" w:rsidR="008948DF" w:rsidRPr="00715F2F" w:rsidRDefault="008948DF" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00715F2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to complete at least </w:t>
       </w:r>
       <w:r w:rsidR="004E34A2">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -838,59 +1022,59 @@
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> trainer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidRPr="005966F4">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D7553C" w14:textId="78828637" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100"/>
       </w:pPr>
       <w:r>
         <w:t>The Fair Work Act 2009, under the definition of Vocational Placement in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:t>section 12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t> outlines the rules restricting unpaid work. The Fair Work Ombudsman provides a clear explanation of these rules in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="1773D804">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Internships, Vocational Placements &amp; Unpaid Work Fact Sheet.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEDDEDA" w14:textId="4D2E3ED2" w:rsidR="005966F4" w:rsidRDefault="005966F4" w:rsidP="00513042">
       <w:pPr>
         <w:spacing w:before="100"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to discuss with the GBCA work placement coordinator if they wish to make their own work placement arrangement. </w:t>
       </w:r>
     </w:p>
@@ -1190,50 +1374,51 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCECE049 Embed environmental responsibility in service operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="5EFACAE8" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC321F7" w14:textId="52F07583" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CHCECE050 Work in partnership with children’s families</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00511820" w:rsidRPr="00213F30" w14:paraId="0199805D" w14:textId="77777777" w:rsidTr="06C2DAE0">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7994" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56471FBD" w14:textId="6DD90724" w:rsidR="00511820" w:rsidRPr="009D398D" w:rsidRDefault="00511820" w:rsidP="00511820">
             <w:r w:rsidRPr="003D44BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CHCPRP003 Reflect on and improve own professional practice</w:t>
             </w:r>
@@ -1328,51 +1513,50 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="348AB8B2" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Assessment methods:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DC5A9B" w14:textId="77777777" w:rsidR="00E81CB2" w:rsidRPr="00213F30" w:rsidRDefault="00E81CB2" w:rsidP="00E81CB2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00213F30">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A variety of assessment methods will be used throughout the course, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00213F30">
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="007271EC" w:rsidRPr="00213F30">
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007271EC" w:rsidRPr="00213F30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D398D">
         <w:t xml:space="preserve">short questions, case studies, simulations, project, third party observation during work placement, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009D398D">
         <w:t>work place</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009D398D">
         <w:t xml:space="preserve"> observation, portfolio.</w:t>
       </w:r>
     </w:p>
@@ -1395,77 +1579,118 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00213F30">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> fees:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00213F30">
         <w:t>Please refer to the Fee Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D917AD8" w14:textId="77777777" w:rsidR="00DC74FC" w:rsidRPr="0083767F" w:rsidRDefault="00DC74FC" w:rsidP="00DC74FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Compliant statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21014F2F" w14:textId="032E662B" w:rsidR="007E5776" w:rsidRPr="00027EB0" w:rsidRDefault="00DC74FC" w:rsidP="00027EB0">
+    <w:p w14:paraId="31229194" w14:textId="2B8D1025" w:rsidR="00DC74FC" w:rsidRDefault="00DC74FC" w:rsidP="00DC74FC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">GBCA is responsible for providing compliant training and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>assessment, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0083767F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> issuing of the AQF certification documentation for qualifications detailed in its scope of registration on the National Training Register (training.gov.au).</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6D7C14B2" w14:textId="77777777" w:rsidR="007E5776" w:rsidRDefault="007E5776" w:rsidP="0CF628A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk491781978"/>
+      <w:r w:rsidRPr="0CF628A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Government funding:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="29840A1F" w14:textId="782F8315" w:rsidR="33D9F9F5" w:rsidRDefault="33D9F9F5" w:rsidP="0CF628A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0CF628A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>There is no government funding available for 2026 enrolments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21014F2F" w14:textId="77777777" w:rsidR="007E5776" w:rsidRDefault="007E5776" w:rsidP="004E34A2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="264A2806" w14:textId="4EBC1869" w:rsidR="004E34A2" w:rsidRPr="009E1F4B" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Course enquiries:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EE3DAF" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:t xml:space="preserve">If you have any enquiries, please contact: </w:t>
       </w:r>
       <w:r>
         <w:t>enquiry@gbca.edu.au</w:t>
       </w:r>
     </w:p>
@@ -1483,228 +1708,228 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Student support service contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D144FB7" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRPr="009E1F4B" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:t>Student Support Officer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4304DC" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F4B">
         <w:t xml:space="preserve">E: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00AD7C45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Studentsupport@gbca.edu.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F4B">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F4B">
         <w:t>T: 9041 3050</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091E3CA0" w14:textId="77777777" w:rsidR="004E34A2" w:rsidRDefault="004E34A2" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E726FC8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This factsheet should be read in conjunction with our Student Handbook and website www.gbca.edu.au. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68086B4A" wp14:editId="26122251">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68086B4A" wp14:editId="7794C228">
             <wp:extent cx="1075944" cy="774192"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1075944" cy="774192"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8C005C" w14:textId="26B91AE9" w:rsidR="0030549C" w:rsidRPr="00513042" w:rsidRDefault="0030549C" w:rsidP="004E34A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0030549C" w:rsidRPr="00513042" w:rsidSect="00D42A57">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F0CC5A" w14:textId="77777777" w:rsidR="005F55EC" w:rsidRDefault="005F55EC" w:rsidP="00316A14">
+    <w:p w14:paraId="668FE97A" w14:textId="77777777" w:rsidR="007A322A" w:rsidRDefault="007A322A" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B22EEF4" w14:textId="77777777" w:rsidR="005F55EC" w:rsidRDefault="005F55EC" w:rsidP="00316A14">
+    <w:p w14:paraId="367627C2" w14:textId="77777777" w:rsidR="007A322A" w:rsidRDefault="007A322A" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="宋体">
-    <w:altName w:val="SimSun"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1894,214 +2119,254 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00634895">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3035" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="00A55BCD" w14:textId="03ED7BEE" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="0CF628A5" w:rsidP="00E80CDA">
+        <w:p w14:paraId="00A55BCD" w14:textId="0B754826" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="0CF628A5" w:rsidP="00E80CDA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:spacing w:before="60"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0CF628A5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Version Date: 22/12/2025</w:t>
+            <w:t>Version Date: 2</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE7667">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0CF628A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE7667">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0CF628A5">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE7667">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="675DE821" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="00FB7109" w:rsidP="00D42A57">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="40" w:after="40"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>Global Business College of Australia Pty Ltd trading as Global Business College of Australia</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="189F2537" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRPr="00634895" w:rsidRDefault="00FB7109" w:rsidP="00D42A57">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="40" w:after="40"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">  ABN</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> 96 600 373 859 </w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>RTO no</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve">. 41292 </w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>CRICOS Provider no.</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>03443</w:t>
     </w:r>
     <w:r w:rsidRPr="00634895">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C635FAF" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRDefault="00FB7109">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09DB8331" w14:textId="77777777" w:rsidR="005F55EC" w:rsidRDefault="005F55EC" w:rsidP="00316A14">
+    <w:p w14:paraId="41F6AF4F" w14:textId="77777777" w:rsidR="007A322A" w:rsidRDefault="007A322A" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74ECF125" w14:textId="77777777" w:rsidR="005F55EC" w:rsidRDefault="005F55EC" w:rsidP="00316A14">
+    <w:p w14:paraId="19AB64D5" w14:textId="77777777" w:rsidR="007A322A" w:rsidRDefault="007A322A" w:rsidP="00316A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B9DD101" w14:textId="77777777" w:rsidR="00FB7109" w:rsidRDefault="00FB7109">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
@@ -2375,50 +2640,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B2212B4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5170847C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B8900BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15ACAEF2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2487,51 +2901,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C86879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="578C322C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2600,51 +3014,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D2C7421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B414D8F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2713,51 +3127,313 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA2295C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F59AD5BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB60A58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="084460D6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="459B1886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4C6F2B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2826,51 +3502,349 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AD04AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7FEA95A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE53C01"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="57BC4690"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3755AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40964F6C"/>
     <w:lvl w:ilvl="0" w:tplc="7AF4483C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB843AA4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FB30169E">
       <w:numFmt w:val="decimal"/>
@@ -2886,54 +3860,203 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="EC6230B6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="255A5962">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5D80823A">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="778CD0B8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53C021F2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0D861518"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54755E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D5ACD3EA"/>
+    <w:tmpl w:val="FB9298EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -2999,51 +4122,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A215CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0442A4AE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3112,51 +4235,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B3833E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDD491B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3225,51 +4348,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603C3A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="069CF66E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD52A450">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
@@ -3316,51 +4439,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="651113B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F961B06"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3429,51 +4552,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654B37D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1981F98"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3542,51 +4665,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6688354A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06286A22"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3655,51 +4778,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67225C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81EA7990"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="QABullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-126"/>
         </w:tabs>
         <w:ind w:left="1494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3796,51 +4919,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AB4468B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2704364C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76933C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="625280CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3913,130 +5185,150 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1451431396">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2102067866">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="945622068">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="919603674">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="981694486">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1645620559">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="641813169">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1602758140">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="297536142">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="123357856">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1379622290">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="945622068">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12" w16cid:durableId="585958325">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="919603674">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="123357856">
+  <w:num w:numId="13" w16cid:durableId="611208132">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1379622290">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="14" w16cid:durableId="1404719281">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1912230764">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1415198789">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="540092540">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1561330639">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1185904532">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="939022247">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="785588853">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="317390888">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1483889904">
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A33CF"/>
     <w:rsid w:val="00005370"/>
     <w:rsid w:val="00006E2E"/>
     <w:rsid w:val="000250C1"/>
-    <w:rsid w:val="00027EB0"/>
     <w:rsid w:val="00033051"/>
     <w:rsid w:val="00037407"/>
     <w:rsid w:val="0004375E"/>
     <w:rsid w:val="0005017B"/>
     <w:rsid w:val="00056C5F"/>
     <w:rsid w:val="000607A7"/>
     <w:rsid w:val="00074D48"/>
     <w:rsid w:val="00075CAD"/>
     <w:rsid w:val="00083AAD"/>
     <w:rsid w:val="000A34B6"/>
     <w:rsid w:val="000A5D46"/>
     <w:rsid w:val="000B1E86"/>
     <w:rsid w:val="000B4045"/>
     <w:rsid w:val="000B6FB2"/>
     <w:rsid w:val="000B7604"/>
     <w:rsid w:val="000D02B5"/>
     <w:rsid w:val="000D76B1"/>
     <w:rsid w:val="000F2ECF"/>
     <w:rsid w:val="0010037E"/>
     <w:rsid w:val="00110D1C"/>
     <w:rsid w:val="00130C8F"/>
     <w:rsid w:val="00131015"/>
     <w:rsid w:val="00131B2F"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="00140067"/>
@@ -4085,141 +5377,142 @@
     <w:rsid w:val="003B5628"/>
     <w:rsid w:val="003B7754"/>
     <w:rsid w:val="003D6AF6"/>
     <w:rsid w:val="003E14DE"/>
     <w:rsid w:val="003E1F4C"/>
     <w:rsid w:val="003F1B6E"/>
     <w:rsid w:val="004010FC"/>
     <w:rsid w:val="00431872"/>
     <w:rsid w:val="00443F6A"/>
     <w:rsid w:val="004577F8"/>
     <w:rsid w:val="00461DC1"/>
     <w:rsid w:val="004679D4"/>
     <w:rsid w:val="00467EB3"/>
     <w:rsid w:val="00483D16"/>
     <w:rsid w:val="004B4D2C"/>
     <w:rsid w:val="004B5306"/>
     <w:rsid w:val="004B60BF"/>
     <w:rsid w:val="004C0646"/>
     <w:rsid w:val="004C0C5B"/>
     <w:rsid w:val="004C7DF3"/>
     <w:rsid w:val="004D6DB8"/>
     <w:rsid w:val="004E34A2"/>
     <w:rsid w:val="0050192E"/>
     <w:rsid w:val="005114FF"/>
     <w:rsid w:val="00511820"/>
+    <w:rsid w:val="00512705"/>
     <w:rsid w:val="00513042"/>
     <w:rsid w:val="005132CA"/>
     <w:rsid w:val="0051569C"/>
     <w:rsid w:val="00516888"/>
     <w:rsid w:val="005317D3"/>
     <w:rsid w:val="00534B51"/>
     <w:rsid w:val="00540C43"/>
     <w:rsid w:val="005439AC"/>
     <w:rsid w:val="00543E73"/>
     <w:rsid w:val="00543E96"/>
     <w:rsid w:val="00544949"/>
     <w:rsid w:val="00554738"/>
     <w:rsid w:val="0055620B"/>
     <w:rsid w:val="005966F4"/>
     <w:rsid w:val="005A33CF"/>
     <w:rsid w:val="005C1E6F"/>
     <w:rsid w:val="005C3EE8"/>
     <w:rsid w:val="005C42C3"/>
     <w:rsid w:val="005E2CC3"/>
     <w:rsid w:val="005F0528"/>
-    <w:rsid w:val="005F55EC"/>
     <w:rsid w:val="00624BC6"/>
     <w:rsid w:val="00625E4D"/>
     <w:rsid w:val="00626156"/>
     <w:rsid w:val="0062615D"/>
     <w:rsid w:val="0063143C"/>
     <w:rsid w:val="00634DF3"/>
     <w:rsid w:val="006A092F"/>
     <w:rsid w:val="006B3656"/>
     <w:rsid w:val="006C0A95"/>
     <w:rsid w:val="006D3042"/>
     <w:rsid w:val="006E1739"/>
     <w:rsid w:val="006E45BC"/>
     <w:rsid w:val="006E63F5"/>
     <w:rsid w:val="006F6800"/>
     <w:rsid w:val="00702B95"/>
     <w:rsid w:val="007059F2"/>
     <w:rsid w:val="007102DD"/>
     <w:rsid w:val="00715F2F"/>
     <w:rsid w:val="00717307"/>
     <w:rsid w:val="00724DCD"/>
     <w:rsid w:val="007271EC"/>
     <w:rsid w:val="007325A1"/>
     <w:rsid w:val="00744C28"/>
     <w:rsid w:val="0075049A"/>
     <w:rsid w:val="00760BC8"/>
     <w:rsid w:val="0076489F"/>
     <w:rsid w:val="00773963"/>
     <w:rsid w:val="00780E09"/>
     <w:rsid w:val="00783B96"/>
     <w:rsid w:val="007857AE"/>
     <w:rsid w:val="00787F4B"/>
     <w:rsid w:val="00797BE0"/>
+    <w:rsid w:val="007A322A"/>
     <w:rsid w:val="007A323D"/>
     <w:rsid w:val="007B5ABB"/>
     <w:rsid w:val="007B71BA"/>
     <w:rsid w:val="007E5776"/>
     <w:rsid w:val="007E675A"/>
     <w:rsid w:val="007E6FF5"/>
     <w:rsid w:val="007F65FF"/>
     <w:rsid w:val="007F76A6"/>
     <w:rsid w:val="0081087D"/>
     <w:rsid w:val="00817751"/>
     <w:rsid w:val="00873672"/>
     <w:rsid w:val="008755BF"/>
     <w:rsid w:val="008765D5"/>
     <w:rsid w:val="00881C00"/>
     <w:rsid w:val="008948DF"/>
     <w:rsid w:val="00896631"/>
     <w:rsid w:val="008C1889"/>
     <w:rsid w:val="008C3049"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008E4A2E"/>
     <w:rsid w:val="008E7E5D"/>
     <w:rsid w:val="008F31D4"/>
     <w:rsid w:val="008F354F"/>
     <w:rsid w:val="00902F67"/>
     <w:rsid w:val="00905BB0"/>
     <w:rsid w:val="00924FF7"/>
     <w:rsid w:val="009447D8"/>
     <w:rsid w:val="00953FCB"/>
     <w:rsid w:val="0095434C"/>
     <w:rsid w:val="009659CC"/>
     <w:rsid w:val="009663F1"/>
     <w:rsid w:val="0097338A"/>
+    <w:rsid w:val="009810D7"/>
     <w:rsid w:val="009813AF"/>
     <w:rsid w:val="00982321"/>
     <w:rsid w:val="00983A43"/>
     <w:rsid w:val="009909A2"/>
     <w:rsid w:val="009A03D8"/>
-    <w:rsid w:val="009A2180"/>
     <w:rsid w:val="009A3090"/>
     <w:rsid w:val="009A62BE"/>
     <w:rsid w:val="009C1653"/>
     <w:rsid w:val="009D344D"/>
     <w:rsid w:val="009D398D"/>
     <w:rsid w:val="009E2705"/>
     <w:rsid w:val="009E3842"/>
     <w:rsid w:val="009E6F34"/>
     <w:rsid w:val="009F6790"/>
     <w:rsid w:val="00A23F00"/>
     <w:rsid w:val="00A30B66"/>
     <w:rsid w:val="00A35577"/>
     <w:rsid w:val="00A37519"/>
     <w:rsid w:val="00A459C5"/>
     <w:rsid w:val="00A460DD"/>
     <w:rsid w:val="00A52ADD"/>
     <w:rsid w:val="00A5539A"/>
     <w:rsid w:val="00A6378E"/>
     <w:rsid w:val="00AA5D61"/>
     <w:rsid w:val="00AC6D45"/>
     <w:rsid w:val="00B03257"/>
     <w:rsid w:val="00B17A69"/>
     <w:rsid w:val="00B30D86"/>
     <w:rsid w:val="00B377D3"/>
     <w:rsid w:val="00B51F9A"/>
@@ -4246,125 +5539,130 @@
     <w:rsid w:val="00C70B24"/>
     <w:rsid w:val="00C72C15"/>
     <w:rsid w:val="00C8719A"/>
     <w:rsid w:val="00C9344A"/>
     <w:rsid w:val="00CB1E5B"/>
     <w:rsid w:val="00CB42A6"/>
     <w:rsid w:val="00CC15C3"/>
     <w:rsid w:val="00CC3B71"/>
     <w:rsid w:val="00CC43F1"/>
     <w:rsid w:val="00CC57F2"/>
     <w:rsid w:val="00CD7A35"/>
     <w:rsid w:val="00CE1F50"/>
     <w:rsid w:val="00CE569A"/>
     <w:rsid w:val="00CF6478"/>
     <w:rsid w:val="00D030DF"/>
     <w:rsid w:val="00D246F6"/>
     <w:rsid w:val="00D27D95"/>
     <w:rsid w:val="00D36850"/>
     <w:rsid w:val="00D405B3"/>
     <w:rsid w:val="00D42A57"/>
     <w:rsid w:val="00D44EA6"/>
     <w:rsid w:val="00D4654A"/>
     <w:rsid w:val="00D56198"/>
     <w:rsid w:val="00D73CA2"/>
     <w:rsid w:val="00D76802"/>
+    <w:rsid w:val="00D81398"/>
     <w:rsid w:val="00D9642C"/>
     <w:rsid w:val="00D977F0"/>
     <w:rsid w:val="00DA5023"/>
     <w:rsid w:val="00DB53C1"/>
     <w:rsid w:val="00DC74FC"/>
     <w:rsid w:val="00DD51AA"/>
     <w:rsid w:val="00DD64D8"/>
     <w:rsid w:val="00DE06BA"/>
     <w:rsid w:val="00DE5CB1"/>
     <w:rsid w:val="00DE68EE"/>
     <w:rsid w:val="00DE6A2E"/>
+    <w:rsid w:val="00DE7667"/>
     <w:rsid w:val="00E01196"/>
     <w:rsid w:val="00E11025"/>
     <w:rsid w:val="00E12558"/>
     <w:rsid w:val="00E22740"/>
     <w:rsid w:val="00E23056"/>
     <w:rsid w:val="00E245D3"/>
     <w:rsid w:val="00E26CF0"/>
     <w:rsid w:val="00E3380D"/>
     <w:rsid w:val="00E40E58"/>
     <w:rsid w:val="00E5542F"/>
     <w:rsid w:val="00E57799"/>
     <w:rsid w:val="00E64A40"/>
     <w:rsid w:val="00E80CDA"/>
     <w:rsid w:val="00E81CB2"/>
     <w:rsid w:val="00E85F9C"/>
     <w:rsid w:val="00E86A19"/>
     <w:rsid w:val="00E914A2"/>
     <w:rsid w:val="00E91F7F"/>
+    <w:rsid w:val="00E967C7"/>
     <w:rsid w:val="00EA719C"/>
     <w:rsid w:val="00ED32A7"/>
     <w:rsid w:val="00ED5AAC"/>
     <w:rsid w:val="00F06166"/>
     <w:rsid w:val="00F14872"/>
     <w:rsid w:val="00F24DB7"/>
     <w:rsid w:val="00F3464B"/>
     <w:rsid w:val="00F363DC"/>
     <w:rsid w:val="00F3799B"/>
     <w:rsid w:val="00F4126D"/>
     <w:rsid w:val="00F47360"/>
     <w:rsid w:val="00F57867"/>
     <w:rsid w:val="00F712B8"/>
     <w:rsid w:val="00F713F1"/>
     <w:rsid w:val="00F73453"/>
     <w:rsid w:val="00F74257"/>
     <w:rsid w:val="00F76C89"/>
     <w:rsid w:val="00F80755"/>
     <w:rsid w:val="00F82CF3"/>
     <w:rsid w:val="00FA4C1B"/>
     <w:rsid w:val="00FA5755"/>
     <w:rsid w:val="00FB158F"/>
     <w:rsid w:val="00FB3A68"/>
     <w:rsid w:val="00FB7109"/>
     <w:rsid w:val="00FC6F6D"/>
     <w:rsid w:val="00FE3A08"/>
     <w:rsid w:val="00FF039C"/>
     <w:rsid w:val="00FF4159"/>
     <w:rsid w:val="05837558"/>
     <w:rsid w:val="06C2DAE0"/>
     <w:rsid w:val="0BB98AEE"/>
     <w:rsid w:val="0CF628A5"/>
     <w:rsid w:val="0F348590"/>
     <w:rsid w:val="1773D804"/>
     <w:rsid w:val="1F343964"/>
     <w:rsid w:val="271C97DF"/>
     <w:rsid w:val="2E5028A9"/>
     <w:rsid w:val="3176A592"/>
     <w:rsid w:val="33D9F9F5"/>
     <w:rsid w:val="37D6F570"/>
     <w:rsid w:val="3E726FC8"/>
     <w:rsid w:val="431A984F"/>
     <w:rsid w:val="56C68976"/>
     <w:rsid w:val="5B78DE41"/>
     <w:rsid w:val="67637139"/>
     <w:rsid w:val="6A8CD109"/>
+    <w:rsid w:val="70F728BE"/>
+    <w:rsid w:val="7633240B"/>
     <w:rsid w:val="7C9AE5BF"/>
     <w:rsid w:val="7F9F5896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4799,51 +6097,50 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C3353"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
@@ -5106,51 +6403,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="QABullets">
     <w:name w:val="QA Bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BC7443"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1491"/>
         <w:tab w:val="left" w:pos="2340"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9720"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="宋体" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D42A57"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph1 Char,Single bullet style Char,Bullets Char,Table numbering Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="001F4081"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007271EC"/>
@@ -5348,51 +6645,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2043163163">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairwork.gov.au/tools-and-resources/fact-sheets/unpaid-work/student-placements" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/consol_act/fwa2009114/s12.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acecqa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Studentsupport@gbca.edu.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/training/details/CHC30113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/training/details/CHC30121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Studentsupport@gbca.edu.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fairwork.gov.au/tools-and-resources/fact-sheets/unpaid-work/student-placements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acecqa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austlii.edu.au/au/legis/cth/consol_act/fwa2009114/s12.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.gov.au/training/details/CHCSS00147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -5633,65 +6930,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0669A2F00022C43A7F6F02072A1F2FA" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="78923fb2ea46c12507d82de4ac1ac3a4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="38569cdb-6b87-4840-af9e-384f4083c584" xmlns:ns3="fc32eec7-ea71-4d5d-965d-3efe950fe608" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b271d2a53cef4b504116a4e9260ada7a" ns2:_="" ns3:_="">
     <xsd:import namespace="38569cdb-6b87-4840-af9e-384f4083c584"/>
     <xsd:import namespace="fc32eec7-ea71-4d5d-965d-3efe950fe608"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5864,113 +7146,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84DE74B6-1075-415E-A4D2-5E0ACF87CE85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="38569cdb-6b87-4840-af9e-384f4083c584"/>
     <ds:schemaRef ds:uri="fc32eec7-ea71-4d5d-965d-3efe950fe608"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{639D1AA3-BA3B-4786-A6FE-8971AF14425C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A56012D-3CD5-4F60-822B-A9E0BFC3F9E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{849450EF-D67D-41CC-ACA0-00D9BCC91FC0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>808</Words>
-  <Characters>4609</Characters>
+  <Words>937</Words>
+  <Characters>5343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5407</CharactersWithSpaces>
+  <CharactersWithSpaces>6268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GBCA GBCA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B0669A2F00022C43A7F6F02072A1F2FA</vt:lpwstr>